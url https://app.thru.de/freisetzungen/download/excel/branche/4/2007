--- v0 (2026-01-29)
+++ v1 (2026-04-05)
@@ -460,51 +460,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="46" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Chemische Industrie</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Schadstofffrachten in kg/ Jahr</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Stand der Daten: 12.12.2025</t>
+          <t>Stand der Daten: 26.03.2026</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Jahr: 2007</t>
         </is>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Stoffe</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in die Luft</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in das Wasser</t>
         </is>
       </c>
@@ -1482,51 +1482,51 @@
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>3.000</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>Nickel und Verbindungen (als Ni)</t>
         </is>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
           <t>398</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>5.156</t>
+          <t>5.155</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
           <t>3.971</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>NMVOC</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>11.479.000</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">