--- v1 (2026-01-28)
+++ v2 (2026-04-28)
@@ -460,51 +460,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="43" customWidth="1" min="1" max="1"/>
     <col width="28" customWidth="1" min="2" max="2"/>
     <col width="32" customWidth="1" min="3" max="3"/>
     <col width="29" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Eisenmetallgießereien &gt;20 t/d</t>
         </is>
       </c>
     </row>
     <row r="2"/>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>Schadstofffrachten in kg/ Jahr</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>Stand der Daten: 12.12.2025</t>
+          <t>Stand der Daten: 26.03.2026</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Jahr: 2018</t>
         </is>
       </c>
     </row>
     <row r="4"/>
     <row r="5">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>Stoffe</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in die Luft</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in das Wasser</t>
         </is>
       </c>