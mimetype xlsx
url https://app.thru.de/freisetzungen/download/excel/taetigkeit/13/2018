--- v2 (2026-04-28)
+++ v3 (2026-07-28)
@@ -505,414 +505,414 @@
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in das Wasser</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in den Boden</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Verbringung mit dem Abwasser</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Arsen und Verbindungen (als As)</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>52,1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Benzol</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>165.940</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Cadmium und Verbindungen (als Cd)</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>72,9</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Chrom und Verbindungen (als Cr)</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>513</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Cyanwasserstoff (HCN)</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>422</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Feinstaub (PM10)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>227.000</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Gesamter organischer Kohlenstoff (TOC)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>57.200</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Kohlendioxid (CO2)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>221.000.000</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Kohlenmonoxid (CO)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>10.675.000</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Naphthalin</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>4.260</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Nickel und Verbindungen (als Ni)</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>51,5</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>NMVOC</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>1.199.000</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Phenole (als Gesamt-C)</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>4.188</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Zink und Verbindungen (als Zn)</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>309</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>