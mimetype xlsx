--- v2 (2026-04-29)
+++ v3 (2026-09-11)
@@ -510,220 +510,220 @@
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Freisetzung in den Boden</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Verbringung mit dem Abwasser</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>anorganische Chlorverbindungen als HCl</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
           <t>16.300</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Arsen und Verbindungen (als As)</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>6,7</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Distickoxid (N2O)</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>10.700</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Gesamtstickstoff</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>80.600</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Kohlendioxid (CO2)</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>456.000.000</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Methan (CH4)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>6.699.000</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Stickoxide (NOx/NO2)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>472.000</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>