--- v3 (2026-07-28)
+++ v4 (2026-10-27)
@@ -748,51 +748,51 @@
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>1.891</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>481,9</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Dioxine und Furane (als Teq)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>0,00343</t>
+          <t>0,003429</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="D15" s="3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Feinstaub (PM10)</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">